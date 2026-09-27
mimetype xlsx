--- v2 (2026-06-01)
+++ v3 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1582">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1751">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>doctor_id</t>
   </si>
   <si>
     <t>patient_id</t>
   </si>
   <si>
     <t>date_appointment</t>
   </si>
   <si>
     <t>specialitie_id</t>
   </si>
   <si>
     <t>doctor_schedule_join_hour_id</t>
   </si>
   <si>
     <t>user_id</t>
   </si>
   <si>
     <t>amount</t>
   </si>
   <si>
@@ -4758,50 +4758,557 @@
     <t>2026-03-02 05:00:00</t>
   </si>
   <si>
     <t>2026-02-26 01:05:02</t>
   </si>
   <si>
     <t>2026-03-06 05:00:00</t>
   </si>
   <si>
     <t>2026-02-26 01:06:47</t>
   </si>
   <si>
     <t>2026-03-24 05:00:00</t>
   </si>
   <si>
     <t>2026-03-24 00:00:31</t>
   </si>
   <si>
     <t>2026-04-27 05:00:00</t>
   </si>
   <si>
     <t>2026-04-20 22:28:38</t>
   </si>
   <si>
     <t>2026-04-20 22:32:16</t>
+  </si>
+  <si>
+    <t>2026-08-18 05:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-19 15:08:01</t>
+  </si>
+  <si>
+    <t>2026-08-17 15:48:55</t>
+  </si>
+  <si>
+    <t>2026-08-19 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-19 10:36:25</t>
+  </si>
+  <si>
+    <t>2026-08-19 10:34:56</t>
+  </si>
+  <si>
+    <t>2026-08-19 05:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-19 15:24:55</t>
+  </si>
+  <si>
+    <t>2026-08-19 15:10:49</t>
+  </si>
+  <si>
+    <t>2026-08-19 15:33:44</t>
+  </si>
+  <si>
+    <t>2026-08-19 15:26:03</t>
+  </si>
+  <si>
+    <t>2026-08-26 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-31 11:25:23</t>
+  </si>
+  <si>
+    <t>2026-08-26 14:34:25</t>
+  </si>
+  <si>
+    <t>2026-08-27 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-27 08:59:26</t>
+  </si>
+  <si>
+    <t>2026-08-27 14:00:04</t>
+  </si>
+  <si>
+    <t>2026-08-27 11:42:18</t>
+  </si>
+  <si>
+    <t>2026-08-27 16:27:47</t>
+  </si>
+  <si>
+    <t>2026-08-31 11:36:43</t>
+  </si>
+  <si>
+    <t>2026-08-27 14:17:00</t>
+  </si>
+  <si>
+    <t>2026-08-31 11:48:22</t>
+  </si>
+  <si>
+    <t>2026-08-27 15:17:43</t>
+  </si>
+  <si>
+    <t>2026-08-31 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-31 15:00:02</t>
+  </si>
+  <si>
+    <t>2026-08-31 12:00:11</t>
+  </si>
+  <si>
+    <t>2026-08-27 16:37:32</t>
+  </si>
+  <si>
+    <t>2026-09-02 16:18:47</t>
+  </si>
+  <si>
+    <t>2026-08-28 12:29:11</t>
+  </si>
+  <si>
+    <t>2026-08-28 13:05:19</t>
+  </si>
+  <si>
+    <t>2026-08-31 13:40:54</t>
+  </si>
+  <si>
+    <t>2026-08-31 10:01:41</t>
+  </si>
+  <si>
+    <t>2026-08-31 13:40:20</t>
+  </si>
+  <si>
+    <t>2026-09-02 14:19:28</t>
+  </si>
+  <si>
+    <t>2026-08-31 13:11:42</t>
+  </si>
+  <si>
+    <t>2026-09-02 14:20:23</t>
+  </si>
+  <si>
+    <t>2026-08-31 14:09:39</t>
+  </si>
+  <si>
+    <t>2026-09-02 14:54:27</t>
+  </si>
+  <si>
+    <t>2026-08-31 16:15:43</t>
+  </si>
+  <si>
+    <t>2026-09-01 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-03 13:35:48</t>
+  </si>
+  <si>
+    <t>2026-09-01 10:07:23</t>
+  </si>
+  <si>
+    <t>2026-09-03 13:46:29</t>
+  </si>
+  <si>
+    <t>2026-09-01 10:09:07</t>
+  </si>
+  <si>
+    <t>2026-09-03 13:46:46</t>
+  </si>
+  <si>
+    <t>2026-09-01 12:03:20</t>
+  </si>
+  <si>
+    <t>2026-09-03 14:03:48</t>
+  </si>
+  <si>
+    <t>2026-09-01 13:09:42</t>
+  </si>
+  <si>
+    <t>2026-09-02 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-02 08:43:28</t>
+  </si>
+  <si>
+    <t>2026-09-02 16:00:03</t>
+  </si>
+  <si>
+    <t>2026-09-02 08:45:20</t>
+  </si>
+  <si>
+    <t>2026-09-02 15:00:02</t>
+  </si>
+  <si>
+    <t>2026-09-04 13:42:00</t>
+  </si>
+  <si>
+    <t>2026-09-02 12:25:37</t>
+  </si>
+  <si>
+    <t>2026-09-03 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-04 13:59:53</t>
+  </si>
+  <si>
+    <t>2026-09-02 13:25:58</t>
+  </si>
+  <si>
+    <t>2026-09-02 15:24:13</t>
+  </si>
+  <si>
+    <t>2026-09-03 15:00:02</t>
+  </si>
+  <si>
+    <t>2026-09-03 08:25:56</t>
+  </si>
+  <si>
+    <t>2026-09-03 13:00:03</t>
+  </si>
+  <si>
+    <t>2026-09-08 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-03 08:29:09</t>
+  </si>
+  <si>
+    <t>2026-09-08 15:00:03</t>
+  </si>
+  <si>
+    <t>2026-09-03 08:44:29</t>
+  </si>
+  <si>
+    <t>2026-09-03 16:00:03</t>
+  </si>
+  <si>
+    <t>2026-09-03 10:07:04</t>
+  </si>
+  <si>
+    <t>2026-09-03 16:22:42</t>
+  </si>
+  <si>
+    <t>2026-09-04 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-04 14:17:28</t>
+  </si>
+  <si>
+    <t>2026-09-03 10:09:52</t>
+  </si>
+  <si>
+    <t>2026-09-04 14:25:50</t>
+  </si>
+  <si>
+    <t>2026-09-03 15:23:23</t>
+  </si>
+  <si>
+    <t>2026-09-04 14:49:51</t>
+  </si>
+  <si>
+    <t>2026-09-04 09:20:22</t>
+  </si>
+  <si>
+    <t>2026-09-04 10:31:13</t>
+  </si>
+  <si>
+    <t>2026-09-04 14:00:03</t>
+  </si>
+  <si>
+    <t>2026-09-10 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-04 10:57:34</t>
+  </si>
+  <si>
+    <t>2026-09-10 14:14:15</t>
+  </si>
+  <si>
+    <t>2026-09-07 11:20:08</t>
+  </si>
+  <si>
+    <t>2026-09-04 11:05:38</t>
+  </si>
+  <si>
+    <t>2026-09-07 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-04 14:53:42</t>
+  </si>
+  <si>
+    <t>2026-09-07 16:18:46</t>
+  </si>
+  <si>
+    <t>2026-09-04 15:58:18</t>
+  </si>
+  <si>
+    <t>2026-09-07 14:00:03</t>
+  </si>
+  <si>
+    <t>2026-09-07 08:34:11</t>
+  </si>
+  <si>
+    <t>2026-09-07 15:12:28</t>
+  </si>
+  <si>
+    <t>2026-09-07 08:35:45</t>
+  </si>
+  <si>
+    <t>2026-09-07 14:15:02</t>
+  </si>
+  <si>
+    <t>2026-09-07 16:29:46</t>
+  </si>
+  <si>
+    <t>2026-09-07 16:30:47</t>
+  </si>
+  <si>
+    <t>2026-09-15 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-08 13:17:04</t>
+  </si>
+  <si>
+    <t>2026-09-15 14:10:39</t>
+  </si>
+  <si>
+    <t>2026-09-09 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-08 13:41:31</t>
+  </si>
+  <si>
+    <t>2026-09-09 14:30:20</t>
+  </si>
+  <si>
+    <t>2026-09-09 14:28:11</t>
+  </si>
+  <si>
+    <t>2026-09-09 10:41:46</t>
+  </si>
+  <si>
+    <t>2026-09-09 14:54:15</t>
+  </si>
+  <si>
+    <t>2026-09-10 15:15:41</t>
+  </si>
+  <si>
+    <t>2026-09-09 21:13:47</t>
+  </si>
+  <si>
+    <t>2026-09-10 09:00:06</t>
+  </si>
+  <si>
+    <t>2026-09-11 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-11 15:02:12</t>
+  </si>
+  <si>
+    <t>2026-09-10 07:45:31</t>
+  </si>
+  <si>
+    <t>2026-09-10 09:39:33</t>
+  </si>
+  <si>
+    <t>2026-09-10 10:00:03</t>
+  </si>
+  <si>
+    <t>2026-09-11 07:46:38</t>
+  </si>
+  <si>
+    <t>2026-09-11 12:17:57</t>
+  </si>
+  <si>
+    <t>2026-09-20 21:50:52</t>
+  </si>
+  <si>
+    <t>2026-09-11 07:50:29</t>
+  </si>
+  <si>
+    <t>2026-09-20 21:41:35</t>
+  </si>
+  <si>
+    <t>2026-09-14 12:47:57</t>
+  </si>
+  <si>
+    <t>2026-09-14 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-14 12:49:21</t>
+  </si>
+  <si>
+    <t>2026-09-14 16:15:13</t>
+  </si>
+  <si>
+    <t>2026-09-17 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-14 15:00:20</t>
+  </si>
+  <si>
+    <t>2026-09-17 14:08:19</t>
+  </si>
+  <si>
+    <t>2026-09-18 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-14 15:34:08</t>
+  </si>
+  <si>
+    <t>2026-09-18 09:14:50</t>
+  </si>
+  <si>
+    <t>2026-09-20 22:01:02</t>
+  </si>
+  <si>
+    <t>2026-09-14 15:35:56</t>
+  </si>
+  <si>
+    <t>2026-09-14 17:17:07</t>
+  </si>
+  <si>
+    <t>2026-09-18 12:15:03</t>
+  </si>
+  <si>
+    <t>2026-09-16 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-20 21:00:52</t>
+  </si>
+  <si>
+    <t>2026-09-15 15:16:44</t>
+  </si>
+  <si>
+    <t>2026-09-20 20:50:04</t>
+  </si>
+  <si>
+    <t>2026-09-16 15:21:27</t>
+  </si>
+  <si>
+    <t>2026-09-20 20:30:47</t>
+  </si>
+  <si>
+    <t>2026-09-17 16:09:28</t>
+  </si>
+  <si>
+    <t>2026-09-18 06:41:08</t>
+  </si>
+  <si>
+    <t>2026-09-18 13:00:04</t>
+  </si>
+  <si>
+    <t>2026-09-21 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-18 11:07:00</t>
+  </si>
+  <si>
+    <t>2026-09-21 14:05:13</t>
+  </si>
+  <si>
+    <t>2026-09-20 22:03:40</t>
+  </si>
+  <si>
+    <t>2026-09-21 12:21:58</t>
+  </si>
+  <si>
+    <t>2026-09-20 22:04:59</t>
+  </si>
+  <si>
+    <t>2026-09-21 15:38:08</t>
+  </si>
+  <si>
+    <t>2026-09-25 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-21 07:48:20</t>
+  </si>
+  <si>
+    <t>2026-09-25 10:00:03</t>
+  </si>
+  <si>
+    <t>2026-09-22 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-21 08:45:46</t>
+  </si>
+  <si>
+    <t>2026-09-22 12:15:02</t>
+  </si>
+  <si>
+    <t>2026-09-21 08:48:11</t>
+  </si>
+  <si>
+    <t>2026-09-22 14:06:54</t>
+  </si>
+  <si>
+    <t>2026-09-24 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-24 14:27:45</t>
+  </si>
+  <si>
+    <t>2026-09-24 14:29:24</t>
+  </si>
+  <si>
+    <t>2026-09-25 08:11:30</t>
+  </si>
+  <si>
+    <t>2026-09-25 08:12:48</t>
+  </si>
+  <si>
+    <t>2026-09-25 09:13:39</t>
+  </si>
+  <si>
+    <t>2026-09-25 11:13:35</t>
+  </si>
+  <si>
+    <t>2026-09-25 09:15:19</t>
+  </si>
+  <si>
+    <t>2026-09-25 12:33:37</t>
+  </si>
+  <si>
+    <t>2026-09-25 09:26:45</t>
+  </si>
+  <si>
+    <t>2026-09-25 16:00:03</t>
+  </si>
+  <si>
+    <t>2026-10-01 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-25 09:28:56</t>
+  </si>
+  <si>
+    <t>2026-09-28 04:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-25 09:29:56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5105,51 +5612,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N1035"/>
+  <dimension ref="A1:N1108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -42920,50 +43427,2695 @@
         <v>1579</v>
       </c>
       <c r="E1035">
         <v>16</v>
       </c>
       <c r="F1035">
         <v>1532</v>
       </c>
       <c r="G1035">
         <v>76</v>
       </c>
       <c r="H1035">
         <v>40.0</v>
       </c>
       <c r="I1035">
         <v>1</v>
       </c>
       <c r="J1035">
         <v>1</v>
       </c>
       <c r="L1035" t="s">
         <v>1581</v>
       </c>
       <c r="M1035" t="s">
         <v>1581</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:14">
+      <c r="A1036">
+        <v>1051</v>
+      </c>
+      <c r="B1036">
+        <v>107</v>
+      </c>
+      <c r="C1036">
+        <v>168</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E1036">
+        <v>11</v>
+      </c>
+      <c r="F1036">
+        <v>2501</v>
+      </c>
+      <c r="G1036">
+        <v>83</v>
+      </c>
+      <c r="H1036">
+        <v>0.0</v>
+      </c>
+      <c r="J1036">
+        <v>2</v>
+      </c>
+      <c r="K1036" t="s">
+        <v>1583</v>
+      </c>
+      <c r="L1036" t="s">
+        <v>1584</v>
+      </c>
+      <c r="M1036" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:14">
+      <c r="A1037">
+        <v>1054</v>
+      </c>
+      <c r="B1037">
+        <v>79</v>
+      </c>
+      <c r="C1037">
+        <v>167</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E1037">
+        <v>11</v>
+      </c>
+      <c r="F1037">
+        <v>2026</v>
+      </c>
+      <c r="G1037">
+        <v>82</v>
+      </c>
+      <c r="I1037">
+        <v>1</v>
+      </c>
+      <c r="J1037">
+        <v>2</v>
+      </c>
+      <c r="K1037" t="s">
+        <v>1586</v>
+      </c>
+      <c r="L1037" t="s">
+        <v>1587</v>
+      </c>
+      <c r="M1037" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:14">
+      <c r="A1038">
+        <v>1056</v>
+      </c>
+      <c r="B1038">
+        <v>107</v>
+      </c>
+      <c r="C1038">
+        <v>168</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E1038">
+        <v>11</v>
+      </c>
+      <c r="F1038">
+        <v>2628</v>
+      </c>
+      <c r="G1038">
+        <v>83</v>
+      </c>
+      <c r="I1038">
+        <v>1</v>
+      </c>
+      <c r="J1038">
+        <v>2</v>
+      </c>
+      <c r="K1038" t="s">
+        <v>1589</v>
+      </c>
+      <c r="L1038" t="s">
+        <v>1590</v>
+      </c>
+      <c r="M1038" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:14">
+      <c r="A1039">
+        <v>1057</v>
+      </c>
+      <c r="B1039">
+        <v>107</v>
+      </c>
+      <c r="C1039">
+        <v>168</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E1039">
+        <v>11</v>
+      </c>
+      <c r="F1039">
+        <v>2629</v>
+      </c>
+      <c r="G1039">
+        <v>83</v>
+      </c>
+      <c r="I1039">
+        <v>1</v>
+      </c>
+      <c r="J1039">
+        <v>2</v>
+      </c>
+      <c r="K1039" t="s">
+        <v>1591</v>
+      </c>
+      <c r="L1039" t="s">
+        <v>1592</v>
+      </c>
+      <c r="M1039" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:14">
+      <c r="A1040">
+        <v>1070</v>
+      </c>
+      <c r="B1040">
+        <v>79</v>
+      </c>
+      <c r="C1040">
+        <v>177</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E1040">
+        <v>11</v>
+      </c>
+      <c r="F1040">
+        <v>2416</v>
+      </c>
+      <c r="G1040">
+        <v>113</v>
+      </c>
+      <c r="I1040">
+        <v>1</v>
+      </c>
+      <c r="J1040">
+        <v>2</v>
+      </c>
+      <c r="K1040" t="s">
+        <v>1594</v>
+      </c>
+      <c r="L1040" t="s">
+        <v>1595</v>
+      </c>
+      <c r="M1040" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:14">
+      <c r="A1041">
+        <v>1072</v>
+      </c>
+      <c r="B1041">
+        <v>79</v>
+      </c>
+      <c r="C1041">
+        <v>180</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E1041">
+        <v>11</v>
+      </c>
+      <c r="F1041">
+        <v>2435</v>
+      </c>
+      <c r="G1041">
+        <v>67</v>
+      </c>
+      <c r="I1041">
+        <v>1</v>
+      </c>
+      <c r="J1041">
+        <v>1</v>
+      </c>
+      <c r="L1041" t="s">
+        <v>1597</v>
+      </c>
+      <c r="M1041" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:14">
+      <c r="A1042">
+        <v>1073</v>
+      </c>
+      <c r="B1042">
+        <v>79</v>
+      </c>
+      <c r="C1042">
+        <v>182</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E1042">
+        <v>11</v>
+      </c>
+      <c r="F1042">
+        <v>2055</v>
+      </c>
+      <c r="G1042">
+        <v>67</v>
+      </c>
+      <c r="I1042">
+        <v>1</v>
+      </c>
+      <c r="J1042">
+        <v>1</v>
+      </c>
+      <c r="L1042" t="s">
+        <v>1599</v>
+      </c>
+      <c r="M1042" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:14">
+      <c r="A1043">
+        <v>1075</v>
+      </c>
+      <c r="B1043">
+        <v>79</v>
+      </c>
+      <c r="C1043">
+        <v>181</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E1043">
+        <v>11</v>
+      </c>
+      <c r="F1043">
+        <v>2436</v>
+      </c>
+      <c r="G1043">
+        <v>115</v>
+      </c>
+      <c r="I1043">
+        <v>1</v>
+      </c>
+      <c r="J1043">
+        <v>2</v>
+      </c>
+      <c r="K1043" t="s">
+        <v>1601</v>
+      </c>
+      <c r="L1043" t="s">
+        <v>1602</v>
+      </c>
+      <c r="M1043" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:14">
+      <c r="A1044">
+        <v>1076</v>
+      </c>
+      <c r="B1044">
+        <v>79</v>
+      </c>
+      <c r="C1044">
+        <v>179</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E1044">
+        <v>11</v>
+      </c>
+      <c r="F1044">
+        <v>2439</v>
+      </c>
+      <c r="G1044">
+        <v>114</v>
+      </c>
+      <c r="I1044">
+        <v>1</v>
+      </c>
+      <c r="J1044">
+        <v>2</v>
+      </c>
+      <c r="K1044" t="s">
+        <v>1603</v>
+      </c>
+      <c r="L1044" t="s">
+        <v>1604</v>
+      </c>
+      <c r="M1044" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:14">
+      <c r="A1045">
+        <v>1077</v>
+      </c>
+      <c r="B1045">
+        <v>79</v>
+      </c>
+      <c r="C1045">
+        <v>184</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E1045">
+        <v>11</v>
+      </c>
+      <c r="F1045">
+        <v>2379</v>
+      </c>
+      <c r="G1045">
+        <v>67</v>
+      </c>
+      <c r="H1045">
+        <v>0.0</v>
+      </c>
+      <c r="J1045">
+        <v>1</v>
+      </c>
+      <c r="L1045" t="s">
+        <v>1600</v>
+      </c>
+      <c r="M1045" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:14">
+      <c r="A1046">
+        <v>1078</v>
+      </c>
+      <c r="B1046">
+        <v>79</v>
+      </c>
+      <c r="C1046">
+        <v>183</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E1046">
+        <v>11</v>
+      </c>
+      <c r="F1046">
+        <v>2056</v>
+      </c>
+      <c r="G1046">
+        <v>116</v>
+      </c>
+      <c r="I1046">
+        <v>1</v>
+      </c>
+      <c r="J1046">
+        <v>2</v>
+      </c>
+      <c r="K1046" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L1046" t="s">
+        <v>1608</v>
+      </c>
+      <c r="M1046" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:14">
+      <c r="A1047">
+        <v>1079</v>
+      </c>
+      <c r="B1047">
+        <v>79</v>
+      </c>
+      <c r="C1047">
+        <v>185</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E1047">
+        <v>11</v>
+      </c>
+      <c r="F1047">
+        <v>2375</v>
+      </c>
+      <c r="G1047">
+        <v>67</v>
+      </c>
+      <c r="I1047">
+        <v>1</v>
+      </c>
+      <c r="J1047">
+        <v>2</v>
+      </c>
+      <c r="K1047" t="s">
+        <v>1609</v>
+      </c>
+      <c r="L1047" t="s">
+        <v>1610</v>
+      </c>
+      <c r="M1047" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:14">
+      <c r="A1048">
+        <v>1080</v>
+      </c>
+      <c r="B1048">
+        <v>79</v>
+      </c>
+      <c r="C1048">
+        <v>186</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E1048">
+        <v>11</v>
+      </c>
+      <c r="F1048">
+        <v>2371</v>
+      </c>
+      <c r="G1048">
+        <v>67</v>
+      </c>
+      <c r="I1048">
+        <v>1</v>
+      </c>
+      <c r="J1048">
+        <v>1</v>
+      </c>
+      <c r="L1048" t="s">
+        <v>1611</v>
+      </c>
+      <c r="M1048" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:14">
+      <c r="A1049">
+        <v>1081</v>
+      </c>
+      <c r="B1049">
+        <v>79</v>
+      </c>
+      <c r="C1049">
+        <v>186</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E1049">
+        <v>11</v>
+      </c>
+      <c r="F1049">
+        <v>2372</v>
+      </c>
+      <c r="G1049">
+        <v>67</v>
+      </c>
+      <c r="I1049">
+        <v>1</v>
+      </c>
+      <c r="J1049">
+        <v>1</v>
+      </c>
+      <c r="L1049" t="s">
+        <v>1613</v>
+      </c>
+      <c r="M1049" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:14">
+      <c r="A1050">
+        <v>1082</v>
+      </c>
+      <c r="B1050">
+        <v>79</v>
+      </c>
+      <c r="C1050">
+        <v>187</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E1050">
+        <v>11</v>
+      </c>
+      <c r="F1050">
+        <v>2370</v>
+      </c>
+      <c r="G1050">
+        <v>118</v>
+      </c>
+      <c r="I1050">
+        <v>1</v>
+      </c>
+      <c r="J1050">
+        <v>2</v>
+      </c>
+      <c r="K1050" t="s">
+        <v>1615</v>
+      </c>
+      <c r="L1050" t="s">
+        <v>1616</v>
+      </c>
+      <c r="M1050" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:14">
+      <c r="A1051">
+        <v>1083</v>
+      </c>
+      <c r="B1051">
+        <v>79</v>
+      </c>
+      <c r="C1051">
+        <v>187</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E1051">
+        <v>11</v>
+      </c>
+      <c r="F1051">
+        <v>2373</v>
+      </c>
+      <c r="G1051">
+        <v>118</v>
+      </c>
+      <c r="I1051">
+        <v>1</v>
+      </c>
+      <c r="J1051">
+        <v>2</v>
+      </c>
+      <c r="K1051" t="s">
+        <v>1617</v>
+      </c>
+      <c r="L1051" t="s">
+        <v>1618</v>
+      </c>
+      <c r="M1051" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:14">
+      <c r="A1052">
+        <v>1084</v>
+      </c>
+      <c r="B1052">
+        <v>79</v>
+      </c>
+      <c r="C1052">
+        <v>190</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E1052">
+        <v>11</v>
+      </c>
+      <c r="F1052">
+        <v>1995</v>
+      </c>
+      <c r="G1052">
+        <v>127</v>
+      </c>
+      <c r="I1052">
+        <v>1</v>
+      </c>
+      <c r="J1052">
+        <v>2</v>
+      </c>
+      <c r="K1052" t="s">
+        <v>1619</v>
+      </c>
+      <c r="L1052" t="s">
+        <v>1620</v>
+      </c>
+      <c r="M1052" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:14">
+      <c r="A1053">
+        <v>1085</v>
+      </c>
+      <c r="B1053">
+        <v>79</v>
+      </c>
+      <c r="C1053">
+        <v>191</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E1053">
+        <v>11</v>
+      </c>
+      <c r="F1053">
+        <v>2399</v>
+      </c>
+      <c r="G1053">
+        <v>67</v>
+      </c>
+      <c r="I1053">
+        <v>1</v>
+      </c>
+      <c r="J1053">
+        <v>2</v>
+      </c>
+      <c r="K1053" t="s">
+        <v>1622</v>
+      </c>
+      <c r="L1053" t="s">
+        <v>1623</v>
+      </c>
+      <c r="M1053" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:14">
+      <c r="A1054">
+        <v>1086</v>
+      </c>
+      <c r="B1054">
+        <v>79</v>
+      </c>
+      <c r="C1054">
+        <v>192</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E1054">
+        <v>11</v>
+      </c>
+      <c r="F1054">
+        <v>2395</v>
+      </c>
+      <c r="G1054">
+        <v>67</v>
+      </c>
+      <c r="I1054">
+        <v>1</v>
+      </c>
+      <c r="J1054">
+        <v>2</v>
+      </c>
+      <c r="K1054" t="s">
+        <v>1624</v>
+      </c>
+      <c r="L1054" t="s">
+        <v>1625</v>
+      </c>
+      <c r="M1054" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:14">
+      <c r="A1055">
+        <v>1087</v>
+      </c>
+      <c r="B1055">
+        <v>79</v>
+      </c>
+      <c r="C1055">
+        <v>194</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E1055">
+        <v>11</v>
+      </c>
+      <c r="F1055">
+        <v>2396</v>
+      </c>
+      <c r="G1055">
+        <v>129</v>
+      </c>
+      <c r="I1055">
+        <v>1</v>
+      </c>
+      <c r="J1055">
+        <v>2</v>
+      </c>
+      <c r="K1055" t="s">
+        <v>1626</v>
+      </c>
+      <c r="L1055" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M1055" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:14">
+      <c r="A1056">
+        <v>1089</v>
+      </c>
+      <c r="B1056">
+        <v>79</v>
+      </c>
+      <c r="C1056">
+        <v>196</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E1056">
+        <v>11</v>
+      </c>
+      <c r="F1056">
+        <v>2015</v>
+      </c>
+      <c r="G1056">
+        <v>131</v>
+      </c>
+      <c r="I1056">
+        <v>1</v>
+      </c>
+      <c r="J1056">
+        <v>2</v>
+      </c>
+      <c r="K1056" t="s">
+        <v>1628</v>
+      </c>
+      <c r="L1056" t="s">
+        <v>1629</v>
+      </c>
+      <c r="M1056" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:14">
+      <c r="A1057">
+        <v>1090</v>
+      </c>
+      <c r="B1057">
+        <v>79</v>
+      </c>
+      <c r="C1057">
+        <v>191</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E1057">
+        <v>11</v>
+      </c>
+      <c r="F1057">
+        <v>2035</v>
+      </c>
+      <c r="G1057">
+        <v>67</v>
+      </c>
+      <c r="I1057">
+        <v>1</v>
+      </c>
+      <c r="J1057">
+        <v>1</v>
+      </c>
+      <c r="L1057" t="s">
+        <v>1631</v>
+      </c>
+      <c r="M1057" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:14">
+      <c r="A1058">
+        <v>1091</v>
+      </c>
+      <c r="B1058">
+        <v>79</v>
+      </c>
+      <c r="C1058">
+        <v>197</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E1058">
+        <v>11</v>
+      </c>
+      <c r="F1058">
+        <v>2419</v>
+      </c>
+      <c r="G1058">
+        <v>132</v>
+      </c>
+      <c r="I1058">
+        <v>1</v>
+      </c>
+      <c r="J1058">
+        <v>1</v>
+      </c>
+      <c r="L1058" t="s">
+        <v>1633</v>
+      </c>
+      <c r="M1058" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:14">
+      <c r="A1059">
+        <v>1092</v>
+      </c>
+      <c r="B1059">
+        <v>79</v>
+      </c>
+      <c r="C1059">
+        <v>198</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E1059">
+        <v>11</v>
+      </c>
+      <c r="F1059">
+        <v>2411</v>
+      </c>
+      <c r="G1059">
+        <v>133</v>
+      </c>
+      <c r="I1059">
+        <v>1</v>
+      </c>
+      <c r="J1059">
+        <v>2</v>
+      </c>
+      <c r="K1059" t="s">
+        <v>1635</v>
+      </c>
+      <c r="L1059" t="s">
+        <v>1636</v>
+      </c>
+      <c r="M1059" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:14">
+      <c r="A1060">
+        <v>1093</v>
+      </c>
+      <c r="B1060">
+        <v>79</v>
+      </c>
+      <c r="C1060">
+        <v>177</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E1060">
+        <v>11</v>
+      </c>
+      <c r="F1060">
+        <v>2435</v>
+      </c>
+      <c r="G1060">
+        <v>113</v>
+      </c>
+      <c r="I1060">
+        <v>1</v>
+      </c>
+      <c r="J1060">
+        <v>2</v>
+      </c>
+      <c r="K1060" t="s">
+        <v>1638</v>
+      </c>
+      <c r="L1060" t="s">
+        <v>1639</v>
+      </c>
+      <c r="M1060" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:14">
+      <c r="A1061">
+        <v>1094</v>
+      </c>
+      <c r="B1061">
+        <v>79</v>
+      </c>
+      <c r="C1061">
+        <v>197</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E1061">
+        <v>11</v>
+      </c>
+      <c r="F1061">
+        <v>2439</v>
+      </c>
+      <c r="G1061">
+        <v>132</v>
+      </c>
+      <c r="I1061">
+        <v>1</v>
+      </c>
+      <c r="J1061">
+        <v>1</v>
+      </c>
+      <c r="L1061" t="s">
+        <v>1640</v>
+      </c>
+      <c r="M1061" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:14">
+      <c r="A1062">
+        <v>1095</v>
+      </c>
+      <c r="B1062">
+        <v>79</v>
+      </c>
+      <c r="C1062">
+        <v>195</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E1062">
+        <v>11</v>
+      </c>
+      <c r="F1062">
+        <v>2431</v>
+      </c>
+      <c r="G1062">
+        <v>130</v>
+      </c>
+      <c r="I1062">
+        <v>1</v>
+      </c>
+      <c r="J1062">
+        <v>1</v>
+      </c>
+      <c r="L1062" t="s">
+        <v>1642</v>
+      </c>
+      <c r="M1062" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:14">
+      <c r="A1063">
+        <v>1096</v>
+      </c>
+      <c r="B1063">
+        <v>79</v>
+      </c>
+      <c r="C1063">
+        <v>190</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E1063">
+        <v>11</v>
+      </c>
+      <c r="F1063">
+        <v>2399</v>
+      </c>
+      <c r="G1063">
+        <v>127</v>
+      </c>
+      <c r="I1063">
+        <v>1</v>
+      </c>
+      <c r="J1063">
+        <v>1</v>
+      </c>
+      <c r="L1063" t="s">
+        <v>1645</v>
+      </c>
+      <c r="M1063" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:14">
+      <c r="A1064">
+        <v>1097</v>
+      </c>
+      <c r="B1064">
+        <v>79</v>
+      </c>
+      <c r="C1064">
+        <v>199</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E1064">
+        <v>11</v>
+      </c>
+      <c r="F1064">
+        <v>2055</v>
+      </c>
+      <c r="G1064">
+        <v>134</v>
+      </c>
+      <c r="I1064">
+        <v>1</v>
+      </c>
+      <c r="J1064">
+        <v>1</v>
+      </c>
+      <c r="L1064" t="s">
+        <v>1647</v>
+      </c>
+      <c r="M1064" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:14">
+      <c r="A1065">
+        <v>1098</v>
+      </c>
+      <c r="B1065">
+        <v>79</v>
+      </c>
+      <c r="C1065">
+        <v>200</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E1065">
+        <v>11</v>
+      </c>
+      <c r="F1065">
+        <v>2056</v>
+      </c>
+      <c r="G1065">
+        <v>135</v>
+      </c>
+      <c r="I1065">
+        <v>1</v>
+      </c>
+      <c r="J1065">
+        <v>1</v>
+      </c>
+      <c r="L1065" t="s">
+        <v>1649</v>
+      </c>
+      <c r="M1065" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:14">
+      <c r="A1066">
+        <v>1099</v>
+      </c>
+      <c r="B1066">
+        <v>79</v>
+      </c>
+      <c r="C1066">
+        <v>199</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E1066">
+        <v>11</v>
+      </c>
+      <c r="F1066">
+        <v>2063</v>
+      </c>
+      <c r="G1066">
+        <v>134</v>
+      </c>
+      <c r="I1066">
+        <v>1</v>
+      </c>
+      <c r="J1066">
+        <v>2</v>
+      </c>
+      <c r="K1066" t="s">
+        <v>1652</v>
+      </c>
+      <c r="L1066" t="s">
+        <v>1653</v>
+      </c>
+      <c r="M1066" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:14">
+      <c r="A1067">
+        <v>1100</v>
+      </c>
+      <c r="B1067">
+        <v>79</v>
+      </c>
+      <c r="C1067">
+        <v>200</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E1067">
+        <v>11</v>
+      </c>
+      <c r="F1067">
+        <v>2440</v>
+      </c>
+      <c r="G1067">
+        <v>135</v>
+      </c>
+      <c r="I1067">
+        <v>1</v>
+      </c>
+      <c r="J1067">
+        <v>2</v>
+      </c>
+      <c r="K1067" t="s">
+        <v>1654</v>
+      </c>
+      <c r="L1067" t="s">
+        <v>1655</v>
+      </c>
+      <c r="M1067" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:14">
+      <c r="A1068">
+        <v>1101</v>
+      </c>
+      <c r="B1068">
+        <v>79</v>
+      </c>
+      <c r="C1068">
+        <v>201</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E1068">
+        <v>11</v>
+      </c>
+      <c r="F1068">
+        <v>2068</v>
+      </c>
+      <c r="G1068">
+        <v>147</v>
+      </c>
+      <c r="I1068">
+        <v>1</v>
+      </c>
+      <c r="J1068">
+        <v>2</v>
+      </c>
+      <c r="K1068" t="s">
+        <v>1656</v>
+      </c>
+      <c r="L1068" t="s">
+        <v>1657</v>
+      </c>
+      <c r="M1068" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:14">
+      <c r="A1069">
+        <v>1102</v>
+      </c>
+      <c r="B1069">
+        <v>79</v>
+      </c>
+      <c r="C1069">
+        <v>197</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E1069">
+        <v>11</v>
+      </c>
+      <c r="F1069">
+        <v>2455</v>
+      </c>
+      <c r="G1069">
+        <v>132</v>
+      </c>
+      <c r="I1069">
+        <v>1</v>
+      </c>
+      <c r="J1069">
+        <v>1</v>
+      </c>
+      <c r="L1069" t="s">
+        <v>1658</v>
+      </c>
+      <c r="M1069" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:14">
+      <c r="A1070">
+        <v>1103</v>
+      </c>
+      <c r="B1070">
+        <v>79</v>
+      </c>
+      <c r="C1070">
+        <v>177</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E1070">
+        <v>11</v>
+      </c>
+      <c r="F1070">
+        <v>2435</v>
+      </c>
+      <c r="G1070">
+        <v>113</v>
+      </c>
+      <c r="I1070">
+        <v>1</v>
+      </c>
+      <c r="J1070">
+        <v>1</v>
+      </c>
+      <c r="L1070" t="s">
+        <v>1661</v>
+      </c>
+      <c r="M1070" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:14">
+      <c r="A1071">
+        <v>1104</v>
+      </c>
+      <c r="B1071">
+        <v>79</v>
+      </c>
+      <c r="C1071">
+        <v>202</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E1071">
+        <v>11</v>
+      </c>
+      <c r="F1071">
+        <v>2443</v>
+      </c>
+      <c r="G1071">
+        <v>161</v>
+      </c>
+      <c r="I1071">
+        <v>1</v>
+      </c>
+      <c r="J1071">
+        <v>2</v>
+      </c>
+      <c r="K1071" t="s">
+        <v>1663</v>
+      </c>
+      <c r="L1071" t="s">
+        <v>1664</v>
+      </c>
+      <c r="M1071" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:14">
+      <c r="A1072">
+        <v>1105</v>
+      </c>
+      <c r="B1072">
+        <v>79</v>
+      </c>
+      <c r="C1072">
+        <v>197</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E1072">
+        <v>11</v>
+      </c>
+      <c r="F1072">
+        <v>1995</v>
+      </c>
+      <c r="G1072">
+        <v>132</v>
+      </c>
+      <c r="I1072">
+        <v>1</v>
+      </c>
+      <c r="J1072">
+        <v>1</v>
+      </c>
+      <c r="L1072" t="s">
+        <v>1666</v>
+      </c>
+      <c r="M1072" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:14">
+      <c r="A1073">
+        <v>1106</v>
+      </c>
+      <c r="B1073">
+        <v>79</v>
+      </c>
+      <c r="C1073">
+        <v>204</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E1073">
+        <v>11</v>
+      </c>
+      <c r="F1073">
+        <v>2375</v>
+      </c>
+      <c r="G1073">
+        <v>163</v>
+      </c>
+      <c r="I1073">
+        <v>1</v>
+      </c>
+      <c r="J1073">
+        <v>1</v>
+      </c>
+      <c r="L1073" t="s">
+        <v>1668</v>
+      </c>
+      <c r="M1073" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:14">
+      <c r="A1074">
+        <v>1107</v>
+      </c>
+      <c r="B1074">
+        <v>79</v>
+      </c>
+      <c r="C1074">
+        <v>205</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E1074">
+        <v>11</v>
+      </c>
+      <c r="F1074">
+        <v>2379</v>
+      </c>
+      <c r="G1074">
+        <v>164</v>
+      </c>
+      <c r="I1074">
+        <v>1</v>
+      </c>
+      <c r="J1074">
+        <v>1</v>
+      </c>
+      <c r="L1074" t="s">
+        <v>1670</v>
+      </c>
+      <c r="M1074" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:14">
+      <c r="A1075">
+        <v>1108</v>
+      </c>
+      <c r="B1075">
+        <v>79</v>
+      </c>
+      <c r="C1075">
+        <v>204</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E1075">
+        <v>11</v>
+      </c>
+      <c r="F1075">
+        <v>2376</v>
+      </c>
+      <c r="G1075">
+        <v>163</v>
+      </c>
+      <c r="I1075">
+        <v>1</v>
+      </c>
+      <c r="J1075">
+        <v>1</v>
+      </c>
+      <c r="L1075" t="s">
+        <v>1672</v>
+      </c>
+      <c r="M1075" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:14">
+      <c r="A1076">
+        <v>1109</v>
+      </c>
+      <c r="B1076">
+        <v>79</v>
+      </c>
+      <c r="C1076">
+        <v>197</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E1076">
+        <v>11</v>
+      </c>
+      <c r="F1076">
+        <v>1997</v>
+      </c>
+      <c r="G1076">
+        <v>132</v>
+      </c>
+      <c r="I1076">
+        <v>1</v>
+      </c>
+      <c r="J1076">
+        <v>1</v>
+      </c>
+      <c r="L1076" t="s">
+        <v>1674</v>
+      </c>
+      <c r="M1076" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:14">
+      <c r="A1077">
+        <v>1113</v>
+      </c>
+      <c r="B1077">
+        <v>79</v>
+      </c>
+      <c r="C1077">
+        <v>204</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E1077">
+        <v>11</v>
+      </c>
+      <c r="F1077">
+        <v>2395</v>
+      </c>
+      <c r="G1077">
+        <v>163</v>
+      </c>
+      <c r="I1077">
+        <v>1</v>
+      </c>
+      <c r="J1077">
+        <v>1</v>
+      </c>
+      <c r="L1077" t="s">
+        <v>1677</v>
+      </c>
+      <c r="M1077" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:14">
+      <c r="A1078">
+        <v>1114</v>
+      </c>
+      <c r="B1078">
+        <v>79</v>
+      </c>
+      <c r="C1078">
+        <v>190</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E1078">
+        <v>11</v>
+      </c>
+      <c r="F1078">
+        <v>2415</v>
+      </c>
+      <c r="G1078">
+        <v>127</v>
+      </c>
+      <c r="I1078">
+        <v>1</v>
+      </c>
+      <c r="J1078">
+        <v>1</v>
+      </c>
+      <c r="L1078" t="s">
+        <v>1680</v>
+      </c>
+      <c r="M1078" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:14">
+      <c r="A1079">
+        <v>1115</v>
+      </c>
+      <c r="B1079">
+        <v>79</v>
+      </c>
+      <c r="C1079">
+        <v>207</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E1079">
+        <v>11</v>
+      </c>
+      <c r="F1079">
+        <v>2411</v>
+      </c>
+      <c r="G1079">
+        <v>166</v>
+      </c>
+      <c r="I1079">
+        <v>1</v>
+      </c>
+      <c r="J1079">
+        <v>2</v>
+      </c>
+      <c r="K1079" t="s">
+        <v>1682</v>
+      </c>
+      <c r="L1079" t="s">
+        <v>1683</v>
+      </c>
+      <c r="M1079" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:14">
+      <c r="A1080">
+        <v>1116</v>
+      </c>
+      <c r="B1080">
+        <v>79</v>
+      </c>
+      <c r="C1080">
+        <v>190</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E1080">
+        <v>11</v>
+      </c>
+      <c r="F1080">
+        <v>2439</v>
+      </c>
+      <c r="G1080">
+        <v>127</v>
+      </c>
+      <c r="I1080">
+        <v>1</v>
+      </c>
+      <c r="J1080">
+        <v>1</v>
+      </c>
+      <c r="L1080" t="s">
+        <v>1684</v>
+      </c>
+      <c r="M1080" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:14">
+      <c r="A1081">
+        <v>1117</v>
+      </c>
+      <c r="B1081">
+        <v>35</v>
+      </c>
+      <c r="C1081">
+        <v>207</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E1081">
+        <v>19</v>
+      </c>
+      <c r="F1081">
+        <v>941</v>
+      </c>
+      <c r="G1081">
+        <v>166</v>
+      </c>
+      <c r="I1081">
+        <v>1</v>
+      </c>
+      <c r="J1081">
+        <v>1</v>
+      </c>
+      <c r="L1081" t="s">
+        <v>1686</v>
+      </c>
+      <c r="M1081" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:14">
+      <c r="A1082">
+        <v>1118</v>
+      </c>
+      <c r="B1082">
+        <v>79</v>
+      </c>
+      <c r="C1082">
+        <v>208</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E1082">
+        <v>11</v>
+      </c>
+      <c r="F1082">
+        <v>2067</v>
+      </c>
+      <c r="G1082">
+        <v>167</v>
+      </c>
+      <c r="I1082">
+        <v>1</v>
+      </c>
+      <c r="J1082">
+        <v>2</v>
+      </c>
+      <c r="K1082" t="s">
+        <v>1689</v>
+      </c>
+      <c r="L1082" t="s">
+        <v>1690</v>
+      </c>
+      <c r="M1082" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:14">
+      <c r="A1083">
+        <v>1119</v>
+      </c>
+      <c r="B1083">
+        <v>35</v>
+      </c>
+      <c r="C1083">
+        <v>207</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E1083">
+        <v>19</v>
+      </c>
+      <c r="F1083">
+        <v>945</v>
+      </c>
+      <c r="G1083">
+        <v>166</v>
+      </c>
+      <c r="I1083">
+        <v>1</v>
+      </c>
+      <c r="J1083">
+        <v>1</v>
+      </c>
+      <c r="L1083" t="s">
+        <v>1691</v>
+      </c>
+      <c r="M1083" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:14">
+      <c r="A1084">
+        <v>1120</v>
+      </c>
+      <c r="B1084">
+        <v>79</v>
+      </c>
+      <c r="C1084">
+        <v>209</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E1084">
+        <v>11</v>
+      </c>
+      <c r="F1084">
+        <v>2447</v>
+      </c>
+      <c r="G1084">
+        <v>168</v>
+      </c>
+      <c r="I1084">
+        <v>1</v>
+      </c>
+      <c r="J1084">
+        <v>1</v>
+      </c>
+      <c r="L1084" t="s">
+        <v>1693</v>
+      </c>
+      <c r="M1084" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:14">
+      <c r="A1085">
+        <v>1121</v>
+      </c>
+      <c r="B1085">
+        <v>79</v>
+      </c>
+      <c r="C1085">
+        <v>210</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E1085">
+        <v>11</v>
+      </c>
+      <c r="F1085">
+        <v>2063</v>
+      </c>
+      <c r="G1085">
+        <v>169</v>
+      </c>
+      <c r="I1085">
+        <v>1</v>
+      </c>
+      <c r="J1085">
+        <v>2</v>
+      </c>
+      <c r="K1085" t="s">
+        <v>1695</v>
+      </c>
+      <c r="L1085" t="s">
+        <v>1696</v>
+      </c>
+      <c r="M1085" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:14">
+      <c r="A1086">
+        <v>1122</v>
+      </c>
+      <c r="B1086">
+        <v>79</v>
+      </c>
+      <c r="C1086">
+        <v>211</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E1086">
+        <v>11</v>
+      </c>
+      <c r="F1086">
+        <v>2387</v>
+      </c>
+      <c r="G1086">
+        <v>170</v>
+      </c>
+      <c r="I1086">
+        <v>1</v>
+      </c>
+      <c r="J1086">
+        <v>2</v>
+      </c>
+      <c r="K1086" t="s">
+        <v>1697</v>
+      </c>
+      <c r="L1086" t="s">
+        <v>1698</v>
+      </c>
+      <c r="M1086" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:14">
+      <c r="A1087">
+        <v>1123</v>
+      </c>
+      <c r="B1087">
+        <v>79</v>
+      </c>
+      <c r="C1087">
+        <v>213</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E1087">
+        <v>11</v>
+      </c>
+      <c r="F1087">
+        <v>1996</v>
+      </c>
+      <c r="G1087">
+        <v>172</v>
+      </c>
+      <c r="I1087">
+        <v>1</v>
+      </c>
+      <c r="J1087">
+        <v>1</v>
+      </c>
+      <c r="L1087" t="s">
+        <v>1700</v>
+      </c>
+      <c r="M1087" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:14">
+      <c r="A1088">
+        <v>1124</v>
+      </c>
+      <c r="B1088">
+        <v>79</v>
+      </c>
+      <c r="C1088">
+        <v>177</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E1088">
+        <v>11</v>
+      </c>
+      <c r="F1088">
+        <v>2435</v>
+      </c>
+      <c r="G1088">
+        <v>113</v>
+      </c>
+      <c r="I1088">
+        <v>1</v>
+      </c>
+      <c r="J1088">
+        <v>1</v>
+      </c>
+      <c r="L1088" t="s">
+        <v>1703</v>
+      </c>
+      <c r="M1088" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:14">
+      <c r="A1089">
+        <v>1127</v>
+      </c>
+      <c r="B1089">
+        <v>79</v>
+      </c>
+      <c r="C1089">
+        <v>208</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E1089">
+        <v>11</v>
+      </c>
+      <c r="F1089">
+        <v>2067</v>
+      </c>
+      <c r="G1089">
+        <v>167</v>
+      </c>
+      <c r="I1089">
+        <v>1</v>
+      </c>
+      <c r="J1089">
+        <v>1</v>
+      </c>
+      <c r="L1089" t="s">
+        <v>1706</v>
+      </c>
+      <c r="M1089" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:14">
+      <c r="A1090">
+        <v>1128</v>
+      </c>
+      <c r="B1090">
+        <v>79</v>
+      </c>
+      <c r="C1090">
+        <v>210</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E1090">
+        <v>11</v>
+      </c>
+      <c r="F1090">
+        <v>2063</v>
+      </c>
+      <c r="G1090">
+        <v>169</v>
+      </c>
+      <c r="I1090">
+        <v>1</v>
+      </c>
+      <c r="J1090">
+        <v>2</v>
+      </c>
+      <c r="K1090" t="s">
+        <v>1708</v>
+      </c>
+      <c r="L1090" t="s">
+        <v>1709</v>
+      </c>
+      <c r="M1090" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:14">
+      <c r="A1091">
+        <v>1129</v>
+      </c>
+      <c r="B1091">
+        <v>79</v>
+      </c>
+      <c r="C1091">
+        <v>209</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E1091">
+        <v>11</v>
+      </c>
+      <c r="F1091">
+        <v>2448</v>
+      </c>
+      <c r="G1091">
+        <v>168</v>
+      </c>
+      <c r="I1091">
+        <v>1</v>
+      </c>
+      <c r="J1091">
+        <v>1</v>
+      </c>
+      <c r="L1091" t="s">
+        <v>1710</v>
+      </c>
+      <c r="M1091" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:14">
+      <c r="A1092">
+        <v>1130</v>
+      </c>
+      <c r="B1092">
+        <v>79</v>
+      </c>
+      <c r="C1092">
+        <v>212</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E1092">
+        <v>11</v>
+      </c>
+      <c r="F1092">
+        <v>2419</v>
+      </c>
+      <c r="G1092">
+        <v>171</v>
+      </c>
+      <c r="I1092">
+        <v>1</v>
+      </c>
+      <c r="J1092">
+        <v>2</v>
+      </c>
+      <c r="K1092" t="s">
+        <v>1713</v>
+      </c>
+      <c r="L1092" t="s">
+        <v>1714</v>
+      </c>
+      <c r="M1092" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:14">
+      <c r="A1093">
+        <v>1131</v>
+      </c>
+      <c r="B1093">
+        <v>79</v>
+      </c>
+      <c r="C1093">
+        <v>217</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E1093">
+        <v>11</v>
+      </c>
+      <c r="F1093">
+        <v>2035</v>
+      </c>
+      <c r="G1093">
+        <v>176</v>
+      </c>
+      <c r="I1093">
+        <v>1</v>
+      </c>
+      <c r="J1093">
+        <v>2</v>
+      </c>
+      <c r="K1093" t="s">
+        <v>1715</v>
+      </c>
+      <c r="L1093" t="s">
+        <v>1716</v>
+      </c>
+      <c r="M1093" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:14">
+      <c r="A1094">
+        <v>1136</v>
+      </c>
+      <c r="B1094">
+        <v>79</v>
+      </c>
+      <c r="C1094">
+        <v>201</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E1094">
+        <v>11</v>
+      </c>
+      <c r="F1094">
+        <v>2071</v>
+      </c>
+      <c r="G1094">
+        <v>147</v>
+      </c>
+      <c r="I1094">
+        <v>1</v>
+      </c>
+      <c r="J1094">
+        <v>2</v>
+      </c>
+      <c r="K1094" t="s">
+        <v>1717</v>
+      </c>
+      <c r="L1094" t="s">
+        <v>1718</v>
+      </c>
+      <c r="M1094" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:14">
+      <c r="A1095">
+        <v>1138</v>
+      </c>
+      <c r="B1095">
+        <v>79</v>
+      </c>
+      <c r="C1095">
+        <v>197</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E1095">
+        <v>11</v>
+      </c>
+      <c r="F1095">
+        <v>2451</v>
+      </c>
+      <c r="G1095">
+        <v>132</v>
+      </c>
+      <c r="I1095">
+        <v>1</v>
+      </c>
+      <c r="J1095">
+        <v>1</v>
+      </c>
+      <c r="L1095" t="s">
+        <v>1719</v>
+      </c>
+      <c r="M1095" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:14">
+      <c r="A1096">
+        <v>1139</v>
+      </c>
+      <c r="B1096">
+        <v>79</v>
+      </c>
+      <c r="C1096">
+        <v>187</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E1096">
+        <v>11</v>
+      </c>
+      <c r="F1096">
+        <v>2375</v>
+      </c>
+      <c r="G1096">
+        <v>118</v>
+      </c>
+      <c r="I1096">
+        <v>1</v>
+      </c>
+      <c r="J1096">
+        <v>1</v>
+      </c>
+      <c r="L1096" t="s">
+        <v>1722</v>
+      </c>
+      <c r="M1096" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:14">
+      <c r="A1097">
+        <v>1140</v>
+      </c>
+      <c r="B1097">
+        <v>79</v>
+      </c>
+      <c r="C1097">
+        <v>209</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E1097">
+        <v>11</v>
+      </c>
+      <c r="F1097">
+        <v>2367</v>
+      </c>
+      <c r="G1097">
+        <v>168</v>
+      </c>
+      <c r="I1097">
+        <v>1</v>
+      </c>
+      <c r="J1097">
+        <v>1</v>
+      </c>
+      <c r="L1097" t="s">
+        <v>1724</v>
+      </c>
+      <c r="M1097" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:14">
+      <c r="A1098">
+        <v>1141</v>
+      </c>
+      <c r="B1098">
+        <v>79</v>
+      </c>
+      <c r="C1098">
+        <v>197</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E1098">
+        <v>11</v>
+      </c>
+      <c r="F1098">
+        <v>2379</v>
+      </c>
+      <c r="G1098">
+        <v>132</v>
+      </c>
+      <c r="I1098">
+        <v>1</v>
+      </c>
+      <c r="J1098">
+        <v>1</v>
+      </c>
+      <c r="L1098" t="s">
+        <v>1726</v>
+      </c>
+      <c r="M1098" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:14">
+      <c r="A1099">
+        <v>1143</v>
+      </c>
+      <c r="B1099">
+        <v>79</v>
+      </c>
+      <c r="C1099">
+        <v>205</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E1099">
+        <v>11</v>
+      </c>
+      <c r="F1099">
+        <v>2071</v>
+      </c>
+      <c r="G1099">
+        <v>164</v>
+      </c>
+      <c r="I1099">
+        <v>1</v>
+      </c>
+      <c r="J1099">
+        <v>1</v>
+      </c>
+      <c r="L1099" t="s">
+        <v>1729</v>
+      </c>
+      <c r="M1099" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:14">
+      <c r="A1100">
+        <v>1144</v>
+      </c>
+      <c r="B1100">
+        <v>79</v>
+      </c>
+      <c r="C1100">
+        <v>211</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E1100">
+        <v>11</v>
+      </c>
+      <c r="F1100">
+        <v>2388</v>
+      </c>
+      <c r="G1100">
+        <v>170</v>
+      </c>
+      <c r="I1100">
+        <v>1</v>
+      </c>
+      <c r="J1100">
+        <v>1</v>
+      </c>
+      <c r="L1100" t="s">
+        <v>1732</v>
+      </c>
+      <c r="M1100" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:14">
+      <c r="A1101">
+        <v>1145</v>
+      </c>
+      <c r="B1101">
+        <v>79</v>
+      </c>
+      <c r="C1101">
+        <v>204</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E1101">
+        <v>11</v>
+      </c>
+      <c r="F1101">
+        <v>2395</v>
+      </c>
+      <c r="G1101">
+        <v>163</v>
+      </c>
+      <c r="I1101">
+        <v>1</v>
+      </c>
+      <c r="J1101">
+        <v>1</v>
+      </c>
+      <c r="L1101" t="s">
+        <v>1734</v>
+      </c>
+      <c r="M1101" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:14">
+      <c r="A1102">
+        <v>1146</v>
+      </c>
+      <c r="B1102">
+        <v>79</v>
+      </c>
+      <c r="C1102">
+        <v>177</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E1102">
+        <v>11</v>
+      </c>
+      <c r="F1102">
+        <v>2436</v>
+      </c>
+      <c r="G1102">
+        <v>113</v>
+      </c>
+      <c r="I1102">
+        <v>1</v>
+      </c>
+      <c r="J1102">
+        <v>1</v>
+      </c>
+      <c r="L1102" t="s">
+        <v>1737</v>
+      </c>
+      <c r="M1102" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:14">
+      <c r="A1103">
+        <v>1147</v>
+      </c>
+      <c r="B1103">
+        <v>79</v>
+      </c>
+      <c r="C1103">
+        <v>210</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E1103">
+        <v>11</v>
+      </c>
+      <c r="F1103">
+        <v>2063</v>
+      </c>
+      <c r="G1103">
+        <v>169</v>
+      </c>
+      <c r="I1103">
+        <v>1</v>
+      </c>
+      <c r="J1103">
+        <v>1</v>
+      </c>
+      <c r="L1103" t="s">
+        <v>1739</v>
+      </c>
+      <c r="M1103" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:14">
+      <c r="A1104">
+        <v>1148</v>
+      </c>
+      <c r="B1104">
+        <v>79</v>
+      </c>
+      <c r="C1104">
+        <v>212</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E1104">
+        <v>11</v>
+      </c>
+      <c r="F1104">
+        <v>2443</v>
+      </c>
+      <c r="G1104">
+        <v>171</v>
+      </c>
+      <c r="I1104">
+        <v>1</v>
+      </c>
+      <c r="J1104">
+        <v>1</v>
+      </c>
+      <c r="L1104" t="s">
+        <v>1741</v>
+      </c>
+      <c r="M1104" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:14">
+      <c r="A1105">
+        <v>1149</v>
+      </c>
+      <c r="B1105">
+        <v>79</v>
+      </c>
+      <c r="C1105">
+        <v>209</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E1105">
+        <v>11</v>
+      </c>
+      <c r="F1105">
+        <v>2447</v>
+      </c>
+      <c r="G1105">
+        <v>168</v>
+      </c>
+      <c r="I1105">
+        <v>1</v>
+      </c>
+      <c r="J1105">
+        <v>1</v>
+      </c>
+      <c r="L1105" t="s">
+        <v>1743</v>
+      </c>
+      <c r="M1105" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:14">
+      <c r="A1106">
+        <v>1150</v>
+      </c>
+      <c r="B1106">
+        <v>79</v>
+      </c>
+      <c r="C1106">
+        <v>190</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E1106">
+        <v>11</v>
+      </c>
+      <c r="F1106">
+        <v>2075</v>
+      </c>
+      <c r="G1106">
+        <v>127</v>
+      </c>
+      <c r="I1106">
+        <v>1</v>
+      </c>
+      <c r="J1106">
+        <v>1</v>
+      </c>
+      <c r="L1106" t="s">
+        <v>1745</v>
+      </c>
+      <c r="M1106" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:14">
+      <c r="A1107">
+        <v>1151</v>
+      </c>
+      <c r="B1107">
+        <v>79</v>
+      </c>
+      <c r="C1107">
+        <v>177</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E1107">
+        <v>11</v>
+      </c>
+      <c r="F1107">
+        <v>2435</v>
+      </c>
+      <c r="G1107">
+        <v>113</v>
+      </c>
+      <c r="I1107">
+        <v>1</v>
+      </c>
+      <c r="J1107">
+        <v>1</v>
+      </c>
+      <c r="L1107" t="s">
+        <v>1748</v>
+      </c>
+      <c r="M1107" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:14">
+      <c r="A1108">
+        <v>1152</v>
+      </c>
+      <c r="B1108">
+        <v>79</v>
+      </c>
+      <c r="C1108">
+        <v>208</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E1108">
+        <v>11</v>
+      </c>
+      <c r="F1108">
+        <v>1983</v>
+      </c>
+      <c r="G1108">
+        <v>167</v>
+      </c>
+      <c r="I1108">
+        <v>1</v>
+      </c>
+      <c r="J1108">
+        <v>1</v>
+      </c>
+      <c r="L1108" t="s">
+        <v>1750</v>
+      </c>
+      <c r="M1108" t="s">
+        <v>1750</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">